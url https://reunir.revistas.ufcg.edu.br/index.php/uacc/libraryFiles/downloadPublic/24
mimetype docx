--- v1 (2025-12-06)
+++ v2 (2026-05-01)
@@ -1,914 +1,149 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="3659D1C9" w14:textId="77777777" w:rsidR="004874AB" w:rsidRDefault="00E15F54" w:rsidP="004874AB">
-[...1 lines deleted...]
-        <w:spacing w:before="95"/>
+    <w:p w14:paraId="3659D1C9" w14:textId="77777777" w:rsidR="004874AB" w:rsidRDefault="00E15F54" w:rsidP="00CE5899">
+      <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE7711">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">NORMAS DE SUBMISSÃO </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05B930BA" w14:textId="3AA3BB6B" w:rsidR="00E15F54" w:rsidRPr="00DE7711" w:rsidRDefault="00E15F54" w:rsidP="004874AB">
-[...1 lines deleted...]
-        <w:spacing w:before="95"/>
+    <w:p w14:paraId="05B930BA" w14:textId="3AA3BB6B" w:rsidR="00E15F54" w:rsidRPr="00DE7711" w:rsidRDefault="00E15F54" w:rsidP="00CE5899">
+      <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE7711">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>REUNIR: Revista de Administração, Ciências Contábeis e Sustentabilidade</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="636E2E7E" w14:textId="77777777" w:rsidR="00EC23AC" w:rsidRPr="00DE7711" w:rsidRDefault="00EC23AC" w:rsidP="00EC23AC">
-[...1 lines deleted...]
-        <w:spacing w:before="95"/>
+    <w:p w14:paraId="636E2E7E" w14:textId="77777777" w:rsidR="00EC23AC" w:rsidRPr="00DE7711" w:rsidRDefault="00EC23AC" w:rsidP="00CE5899">
+      <w:pPr>
         <w:ind w:left="149"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0080AC"/>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0AB2EAA7" w14:textId="7A38906B" w:rsidR="00EC23AC" w:rsidRPr="004874AB" w:rsidRDefault="00EC23AC" w:rsidP="004874AB">
-[...771 lines deleted...]
-    <w:p w14:paraId="4A70A71E" w14:textId="364676D5" w:rsidR="00E15F54" w:rsidRPr="00DE7711" w:rsidRDefault="00E15F54" w:rsidP="00D8094E">
+    <w:p w14:paraId="4A70A71E" w14:textId="697B42AE" w:rsidR="00E15F54" w:rsidRDefault="00E15F54" w:rsidP="00CE5899">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:before="600" w:after="300" w:line="450" w:lineRule="atLeast"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE7711">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>Condições para submissão</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38BA0360" w14:textId="77777777" w:rsidR="00CE5899" w:rsidRPr="00DE7711" w:rsidRDefault="00CE5899" w:rsidP="00CE5899">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo2"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
           <w:lang w:val="pt-BR" w:eastAsia="pt-BR" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DE7711">
-[...6 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="5EC801CA" w14:textId="77777777" w:rsidR="00E15F54" w:rsidRPr="00DE7711" w:rsidRDefault="00E15F54" w:rsidP="00E15F54">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE7711">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Como parte do processo de submissão, os autores são obrigados a verificar a conformidade da submissão em relação a todos os itens listados a seguir. As submissões que não estiverem de acordo com as normas serão devolvidas aos autores.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39F97EB2" w14:textId="77777777" w:rsidR="00E15F54" w:rsidRPr="00DE7711" w:rsidRDefault="00E15F54" w:rsidP="00E15F54">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -1214,95 +449,68 @@
           <w:top w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
           <w:bottom w:val="single" w:sz="6" w:space="15" w:color="DDDDDD"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Caso o artigo seja aprovado para publicação (após os ajustes finais) deve ser efetuado o pagamento da taxa de publicação a mantenedora (AME C&amp;T) da Revista. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28C7F917" w14:textId="47EA3938" w:rsidR="00EC23AC" w:rsidRPr="00DE7711" w:rsidRDefault="00EC23AC" w:rsidP="00EC23AC">
+    <w:p w14:paraId="1F925B58" w14:textId="6452114F" w:rsidR="00E15F54" w:rsidRPr="00DE7711" w:rsidRDefault="00DE7711" w:rsidP="00EC23AC">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="600" w:after="300" w:line="450" w:lineRule="atLeast"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...5 lines deleted...]
-        <w:jc w:val="center"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
         </w:rPr>
-      </w:pPr>
-[...19 lines deleted...]
-        <w:lastRenderedPageBreak/>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidR="00E15F54" w:rsidRPr="00DE7711">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
         </w:rPr>
         <w:t>iretrizes para Autores</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6799C738" w14:textId="117CA00A" w:rsidR="00835FD3" w:rsidRDefault="00E15F54" w:rsidP="00835FD3">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE7711">
@@ -1318,51 +526,67 @@
     <w:p w14:paraId="4CC703FB" w14:textId="75145A4C" w:rsidR="00E15F54" w:rsidRPr="00DE7711" w:rsidRDefault="00E15F54" w:rsidP="00835FD3">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE7711">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00DE7711">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>Os artigos deverão ser encaminhados para a Reunir (por meio do Sistema da Revista OJS REUNIR) no formado .docx, devendo seguir as regras a seguir especificadas:</w:t>
+        <w:t>Os artigos deverão ser encaminhados para a Reunir (por meio do Sistema da Revista OJS REUNIR) no formado .</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DE7711">
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>docx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DE7711">
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>, devendo seguir as regras a seguir especificadas:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09F089D5" w14:textId="77777777" w:rsidR="00E15F54" w:rsidRPr="00DE7711" w:rsidRDefault="00E15F54" w:rsidP="00E15F54">
       <w:pPr>
         <w:pStyle w:val="show"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE7711">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Deve estar alinhado as seguintes áreas: Administração, Contabilidade ou Sustentabilidade. Devendo a respectiva área ser informada na submissão. Caso o artigo não esteja alinhado com o escopo da revista será rejeitado sem a designação para avaliadores.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BE45517" w14:textId="77777777" w:rsidR="00E15F54" w:rsidRPr="00DE7711" w:rsidRDefault="00E15F54" w:rsidP="00E15F54">
@@ -1470,65 +694,83 @@
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67706ECD" w14:textId="7D5B6A5C" w:rsidR="00E15F54" w:rsidRPr="00DE7711" w:rsidRDefault="00E15F54" w:rsidP="00E15F54">
       <w:pPr>
         <w:pStyle w:val="show"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE7711">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>O arquivo não podendo ultrapassar 2MB; Páginas numeradas conforme template</w:t>
-      </w:r>
+        <w:t xml:space="preserve">O arquivo não podendo ultrapassar 2MB; Páginas numeradas conforme </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DE7711">
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>template</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00EC23AC" w:rsidRPr="00DE7711">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DE7711">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve">Reunir (na página </w:t>
+        <w:t>Reunir</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DE7711">
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (na página </w:t>
       </w:r>
       <w:r w:rsidR="00EC23AC" w:rsidRPr="00DE7711">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00DE7711">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> deste arquivo);</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F579FB0" w14:textId="65752480" w:rsidR="00E15F54" w:rsidRPr="00DE7711" w:rsidRDefault="00E15F54" w:rsidP="00E15F54">
       <w:pPr>
         <w:pStyle w:val="show"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="both"/>
@@ -1613,50 +855,51 @@
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7AB2B192" w14:textId="77777777" w:rsidR="00E15F54" w:rsidRPr="00DE7711" w:rsidRDefault="00E15F54" w:rsidP="00E15F54">
       <w:pPr>
         <w:pStyle w:val="show"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE7711">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>O resumo (português, inglês e espanhol) deve ter, no máximo, 250 palavras e ressaltar o objetivo, o método de pesquisa e os principais resultados; bem como o abstract correspondente;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3453246D" w14:textId="6990E5C3" w:rsidR="00E15F54" w:rsidRPr="00DE7711" w:rsidRDefault="00E15F54" w:rsidP="00E15F54">
       <w:pPr>
         <w:pStyle w:val="show"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE7711">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>O(s) autor(es) deve</w:t>
       </w:r>
       <w:r w:rsidR="00DE7711">
@@ -1750,83 +993,110 @@
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Tabelas (numeração e nome da tabela acima, canto superior esquerdo, e fonte abaixo), Figuras (nome e fonte abaixo). Todos deverão ser incluídos no documento principal, na sequência em que aparecem no texto, e escritos em fonte </w:t>
       </w:r>
       <w:r w:rsidR="00DE7711">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
       <w:r w:rsidRPr="00DE7711">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
       <w:r w:rsidR="00DE7711">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Caso a figura ou tabela fique ruim de visualizar coloque-as em apenas uma coluna;</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00DE7711">
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Caso</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00DE7711">
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a figura ou tabela fique ruim de visualizar coloque-as em apenas uma coluna;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="224F8BB8" w14:textId="1C797D6A" w:rsidR="00E15F54" w:rsidRPr="00DE7711" w:rsidRDefault="00E15F54" w:rsidP="00E15F54">
       <w:pPr>
         <w:pStyle w:val="show"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE7711">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">O artigo indicado pelos avaliadores </w:t>
       </w:r>
       <w:r w:rsidRPr="00DE7711">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>ad hod</w:t>
-      </w:r>
+        <w:t xml:space="preserve">ad </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DE7711">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>hod</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00DE7711">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> para publicação será submetido na fase de editoração a uma revisão ortográfica e gramatical, sendo esta uma atribuição do (s) autor (es), por uma profissional da área, ao qual deverá após a revisão uma declaração com assinatura do responsável (datada e assinada), informando que o artigo na sua versão final passou pela revisão do português. Esta declaração só deve ser enviada pelo sistema da Reunir</w:t>
       </w:r>
       <w:r w:rsidR="00DE7711">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70C8982B" w14:textId="77777777" w:rsidR="00DE7711" w:rsidRDefault="00E15F54" w:rsidP="00A23166">
       <w:pPr>
         <w:pStyle w:val="show"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -1941,218 +1211,357 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE7711">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>As citações no texto devem obedecer rigorosamente às normas da </w:t>
       </w:r>
       <w:r w:rsidRPr="00DE7711">
         <w:rPr>
           <w:rStyle w:val="nfase"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>American Psychological Association</w:t>
       </w:r>
       <w:r w:rsidRPr="00DE7711">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (APA), conforme sugestão da Revista de Adminsitração Pública - RAP da Fundação </w:t>
+        <w:t> (APA), conforme sugestão da Revista de Adminsitração Pública - RAP da Fundação Getúlio Vargas e adaptadas para este periódico, disponível em: </w:t>
+      </w:r>
+      <w:r w:rsidR="003C3114">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="003C3114">
+        <w:instrText xml:space="preserve"> HYPERLINK "https://ebape.fgv.br/sites/ebape.fgv.br/files/paginas/dez/18/apa_portugues.pdf" \o "Normas da APA" </w:instrText>
+      </w:r>
+      <w:r w:rsidR="003C3114">
+        <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00DE7711">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...17 lines deleted...]
-      </w:hyperlink>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="007AB2"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>https://ebape.fgv.br/sites/ebape.fgv.br/files/paginas/dez/18/apa_portugues.pdf</w:t>
+      </w:r>
+      <w:r w:rsidR="003C3114">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="007AB2"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
       <w:r w:rsidRPr="00DE7711">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>. Caso a submissão não esteja em conformidade, será rejeitada.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74DDB362" w14:textId="09F74891" w:rsidR="00121063" w:rsidRPr="00DE7711" w:rsidRDefault="00121063" w:rsidP="00E15F54">
+    <w:p w14:paraId="74DDB362" w14:textId="627439D9" w:rsidR="00121063" w:rsidRDefault="00121063" w:rsidP="00E15F54">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE7711">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>A partir das edições de 2023 os artigos que forem aceitos após os ajuste</w:t>
       </w:r>
       <w:r w:rsidR="0068580E" w:rsidRPr="00DE7711">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00DE7711">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> solicitados pelos avaliadores da REUNIR deverão ser traduzidos para o inglês por um profissional da área que deverá emitir uma declaração que ateste a tradução. A declaração deve ser enviada pela plataforma da revista ou pelo e-mail: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
-[...9 lines deleted...]
-      </w:hyperlink>
+      <w:r w:rsidR="003C3114">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="003C3114">
+        <w:instrText xml:space="preserve"> HYPERLINK "mailto:revistareunirufcg@gmail.com" </w:instrText>
+      </w:r>
+      <w:r w:rsidR="003C3114">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
       <w:r w:rsidRPr="00DE7711">
         <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>revistareunirufcg@gmail.com</w:t>
+      </w:r>
+      <w:r w:rsidR="003C3114">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00DE7711">
+        <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="1FDC31A5" w14:textId="53203E82" w:rsidR="000B05F6" w:rsidRDefault="000B05F6" w:rsidP="000B05F6">
+      <w:pPr>
+        <w:widowControl/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="170AE9C1" w14:textId="18B65381" w:rsidR="00CE5899" w:rsidRDefault="00CE5899" w:rsidP="000B05F6">
+      <w:pPr>
+        <w:widowControl/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25AE2CCB" w14:textId="25F932AD" w:rsidR="00CE5899" w:rsidRDefault="00CE5899" w:rsidP="000B05F6">
+      <w:pPr>
+        <w:widowControl/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6419E2E6" w14:textId="50227968" w:rsidR="00CE5899" w:rsidRDefault="00CE5899" w:rsidP="000B05F6">
+      <w:pPr>
+        <w:widowControl/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55985B2E" w14:textId="50EEC9BA" w:rsidR="00CE5899" w:rsidRDefault="00CE5899" w:rsidP="000B05F6">
+      <w:pPr>
+        <w:widowControl/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73BDD27D" w14:textId="77777777" w:rsidR="00CE5899" w:rsidRPr="00DE7711" w:rsidRDefault="00CE5899" w:rsidP="000B05F6">
+      <w:pPr>
+        <w:widowControl/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="340A96FB" w14:textId="02DFA96D" w:rsidR="00E15F54" w:rsidRPr="00DE7711" w:rsidRDefault="00E15F54" w:rsidP="00E15F54">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="600" w:after="300" w:line="450" w:lineRule="atLeast"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE7711">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Artigos científicos</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="154EF5D0" w14:textId="77777777" w:rsidR="00E15F54" w:rsidRPr="00F430AA" w:rsidRDefault="00E15F54" w:rsidP="00E15F54">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="300" w:beforeAutospacing="0" w:after="300" w:afterAutospacing="0" w:line="375" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F430AA">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Política padrão de seção</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1138E77F" w14:textId="77777777" w:rsidR="00E15F54" w:rsidRPr="00F430AA" w:rsidRDefault="00E15F54" w:rsidP="00E15F54">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="300" w:beforeAutospacing="0" w:after="300" w:afterAutospacing="0" w:line="375" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F430AA">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Os artigos submetidos à REUNIR deverão seguir rigorosamente as normas de submissão e o modelo (t</w:t>
+        <w:t>Os artigos submetidos à REUNIR deverão seguir rigorosamente as normas de submissão e o modelo (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F430AA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="007B7BB5">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>emplate</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F430AA">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Reunir). </w:t>
+        <w:t xml:space="preserve"> Reunir</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F430AA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43B89802" w14:textId="5F99CC26" w:rsidR="00E15F54" w:rsidRPr="00DE7711" w:rsidRDefault="00E15F54" w:rsidP="00E15F54">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="300" w:beforeAutospacing="0" w:after="300" w:afterAutospacing="0" w:line="375" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE7711">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DE7711">
@@ -2283,103 +1692,126 @@
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Direitos Autorais para artigos publicados nesta revista são do autor, com direitos de primeira publicação para a revista. Em virtude de ser um periódico de acesso público, os artigos são de uso gratuito, com atribuições próprias, em aplicações educacionais e não-comerciais, com caráter científico.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B5002F1" w14:textId="6BC7EF2D" w:rsidR="00E15F54" w:rsidRPr="00F430AA" w:rsidRDefault="00E15F54" w:rsidP="00E15F54">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="300" w:beforeAutospacing="0" w:after="300" w:afterAutospacing="0" w:line="375" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F430AA">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>A Revista REUNIR adota Licença </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
-[...9 lines deleted...]
-      </w:hyperlink>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="003C3114">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="003C3114">
+        <w:instrText xml:space="preserve"> HYPERLINK "http://creativecommons.org/licenses/by-nc/3.0/br/" </w:instrText>
+      </w:r>
+      <w:r w:rsidR="003C3114">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
       <w:r w:rsidRPr="00F430AA">
         <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:color w:val="007AB2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t>Creative</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F430AA">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:color w:val="007AB2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Commons Atribuição-Uso não-comercial 4.0 Brasil </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F430AA">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:color w:val="007AB2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>License</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="003C3114">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:color w:val="007AB2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00F430AA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t> ou seu equivalente.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="338D7FF6" w14:textId="77777777" w:rsidR="007B7BB5" w:rsidRDefault="007B7BB5" w:rsidP="00E15F54">
+    <w:p w14:paraId="4E93C0C3" w14:textId="3AFDBECD" w:rsidR="00E15F54" w:rsidRPr="00DE7711" w:rsidRDefault="00E15F54" w:rsidP="00E15F54">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="600" w:after="300" w:line="450" w:lineRule="atLeast"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...6 lines deleted...]
-        <w:jc w:val="both"/>
+      <w:r w:rsidRPr="00DE7711">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
         </w:rPr>
-      </w:pPr>
-[...6 lines deleted...]
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Política de Privacidade  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1556E052" w14:textId="77777777" w:rsidR="00E15F54" w:rsidRPr="00DE7711" w:rsidRDefault="00E15F54" w:rsidP="00E15F54">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="300" w:beforeAutospacing="0" w:after="300" w:afterAutospacing="0" w:line="375" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE7711">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Os nomes e endereços informados nesta revista serão usados exclusivamente para os serviços prestados por esta publicação, não sendo disponibilizados para outras finalidades ou a terceiros.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40E85759" w14:textId="22F7365A" w:rsidR="00E15F54" w:rsidRPr="00DE7711" w:rsidRDefault="00E15F54" w:rsidP="00E15F54">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
@@ -2389,1252 +1821,72 @@
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE7711">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Os casos de plágio detectados durante a avaliação e após a publicação, quando for o caso, serão excluídos da plataforma, por considerarmos que essas práticas são antiéticas e que devem ter a devida punição, conforme preconiza a legislação brasileira. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6526ADD8" w14:textId="5672D0C4" w:rsidR="00E15F54" w:rsidRDefault="00E15F54" w:rsidP="00E15F54">
       <w:pPr>
         <w:spacing w:before="95"/>
         <w:ind w:left="149"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0080AC"/>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0DBFC539" w14:textId="10FDE344" w:rsidR="007B7BB5" w:rsidRDefault="007B7BB5" w:rsidP="00E15F54">
-[...1180 lines deleted...]
-    <w:p w14:paraId="35CC29F9" w14:textId="34A499E4" w:rsidR="003A3DB0" w:rsidRPr="007B7BB5" w:rsidRDefault="00177FE5" w:rsidP="007B7BB5">
+    <w:p w14:paraId="35CC29F9" w14:textId="2738CFE6" w:rsidR="003A3DB0" w:rsidRPr="007B7BB5" w:rsidRDefault="00177FE5" w:rsidP="007B7BB5">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:before="10"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007B7BB5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>ARTIGO ORIGINAL</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7472FF1C" w14:textId="77777777" w:rsidR="003A3DB0" w:rsidRPr="00DE7711" w:rsidRDefault="003A3DB0" w:rsidP="00EC23AC">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="25"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7AB1DB37" w14:textId="77777777" w:rsidR="003A3DB0" w:rsidRPr="00DE7711" w:rsidRDefault="00113B9A" w:rsidP="00EC23AC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="8655"/>
         </w:tabs>
         <w:ind w:left="149" w:hanging="1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:w w:val="99"/>
         </w:rPr>
@@ -3792,1122 +2044,335 @@
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05132D99" w14:textId="4BC8F496" w:rsidR="008576B1" w:rsidRPr="00DE7711" w:rsidRDefault="008576B1" w:rsidP="00E15F54">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="8655"/>
         </w:tabs>
         <w:ind w:left="149" w:hanging="1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:w w:val="99"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE7711">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:w w:val="99"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="1" w:name="_bookmark0"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="2AF17AF3" w14:textId="4CB7DF67" w:rsidR="003A3DB0" w:rsidRPr="00DE7711" w:rsidRDefault="00101F57" w:rsidP="00E15F54">
+    <w:p w14:paraId="2AF17AF3" w14:textId="2D55B8A9" w:rsidR="003A3DB0" w:rsidRPr="00DE7711" w:rsidRDefault="003A3DB0" w:rsidP="00E15F54">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:before="4"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DE7711">
-[...77 lines deleted...]
-    <w:p w14:paraId="0D06893B" w14:textId="54D38B7A" w:rsidR="003A3DB0" w:rsidRPr="00DE7711" w:rsidRDefault="007D46EB" w:rsidP="007D46EB">
+      <w:bookmarkStart w:id="0" w:name="_bookmark0"/>
+      <w:bookmarkStart w:id="1" w:name="_bookmark1"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:bookmarkEnd w:id="1"/>
+    </w:p>
+    <w:p w14:paraId="0D06893B" w14:textId="2D1B1862" w:rsidR="003A3DB0" w:rsidRPr="0075275D" w:rsidRDefault="00177FE5" w:rsidP="0075275D">
       <w:pPr>
         <w:spacing w:before="158" w:line="266" w:lineRule="auto"/>
-        <w:ind w:left="2552" w:right="3" w:hanging="1"/>
-[...175 lines deleted...]
-      <w:r w:rsidR="00177FE5" w:rsidRPr="001E7EE5">
+        <w:ind w:right="3" w:hanging="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="99"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0075275D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="231F20"/>
           <w:w w:val="99"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Resumo:</w:t>
       </w:r>
-      <w:r w:rsidR="008576B1" w:rsidRPr="001E7EE5">
+      <w:r w:rsidR="008576B1" w:rsidRPr="0075275D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="231F20"/>
           <w:w w:val="99"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00177FE5" w:rsidRPr="001E7EE5">
+      <w:r w:rsidRPr="0075275D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:w w:val="99"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>O resumo</w:t>
       </w:r>
-      <w:r w:rsidR="008576B1" w:rsidRPr="001E7EE5">
+      <w:r w:rsidR="008576B1" w:rsidRPr="0075275D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:w w:val="99"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> conter no máximo 250 palavras </w:t>
       </w:r>
-      <w:r w:rsidR="00177FE5" w:rsidRPr="001E7EE5">
+      <w:r w:rsidRPr="0075275D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:w w:val="99"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>rrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrr</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4ECB64D0" w14:textId="1B94697B" w:rsidR="003A3DB0" w:rsidRPr="00DE7711" w:rsidRDefault="00101F57" w:rsidP="00E15F54">
+    <w:p w14:paraId="0383256C" w14:textId="25E3AEB1" w:rsidR="0075275D" w:rsidRPr="0075275D" w:rsidRDefault="0075275D" w:rsidP="0075275D">
+      <w:pPr>
+        <w:spacing w:before="158" w:line="266" w:lineRule="auto"/>
+        <w:ind w:right="3" w:hanging="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0075275D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="99"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Palavras-Chave:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0075275D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="99"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> até 3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4ECB64D0" w14:textId="294707AA" w:rsidR="003A3DB0" w:rsidRPr="0075275D" w:rsidRDefault="003A3DB0" w:rsidP="0075275D">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:before="4"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="25"/>
-[...80 lines deleted...]
-    <w:p w14:paraId="2809B750" w14:textId="162998B1" w:rsidR="00043AEA" w:rsidRPr="001E7EE5" w:rsidRDefault="007D46EB" w:rsidP="007D46EB">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2809B750" w14:textId="2AB18249" w:rsidR="00043AEA" w:rsidRPr="0075275D" w:rsidRDefault="007E73A4" w:rsidP="0075275D">
       <w:pPr>
         <w:spacing w:before="158" w:line="266" w:lineRule="auto"/>
-        <w:ind w:left="2552" w:right="3" w:hanging="1"/>
-        <w:jc w:val="both"/>
+        <w:ind w:right="3" w:hanging="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="99"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0075275D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="231F20"/>
           <w:w w:val="99"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-          <w:noProof/>
+        <w:t>Abstract:</w:t>
+      </w:r>
+      <w:r w:rsidR="00043AEA" w:rsidRPr="0075275D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="99"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="pt-BR" w:eastAsia="pt-BR" w:bidi="ar-SA"/>
-[...198 lines deleted...]
-      <w:r w:rsidR="007E73A4" w:rsidRPr="001E7EE5">
+        </w:rPr>
+        <w:t>rrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrr</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76DFF705" w14:textId="4BB7346F" w:rsidR="0075275D" w:rsidRPr="0075275D" w:rsidRDefault="0075275D" w:rsidP="0075275D">
+      <w:pPr>
+        <w:spacing w:before="158" w:line="266" w:lineRule="auto"/>
+        <w:ind w:right="3" w:hanging="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="99"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0075275D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="99"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Keywords: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="446202DF" w14:textId="24FDC44D" w:rsidR="003A3DB0" w:rsidRPr="0075275D" w:rsidRDefault="003A3DB0" w:rsidP="0075275D">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F14F69B" w14:textId="4E63591F" w:rsidR="00F472F9" w:rsidRPr="0075275D" w:rsidRDefault="00320D3A" w:rsidP="0075275D">
+      <w:pPr>
+        <w:spacing w:before="158" w:line="266" w:lineRule="auto"/>
+        <w:ind w:right="3" w:hanging="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="99"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0075275D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="231F20"/>
           <w:w w:val="99"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Abstract:</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00043AEA" w:rsidRPr="001E7EE5">
+        <w:t>Resumen:</w:t>
+      </w:r>
+      <w:r w:rsidR="00F472F9" w:rsidRPr="0075275D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:w w:val="99"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>rrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrr</w:t>
-[...88 lines deleted...]
-    <w:p w14:paraId="7F14F69B" w14:textId="529AA49B" w:rsidR="00F472F9" w:rsidRDefault="007D46EB" w:rsidP="007D46EB">
+        <w:t>rrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrr</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="545EC916" w14:textId="068D683E" w:rsidR="0075275D" w:rsidRPr="0075275D" w:rsidRDefault="0075275D" w:rsidP="0075275D">
       <w:pPr>
         <w:spacing w:before="158" w:line="266" w:lineRule="auto"/>
-        <w:ind w:left="2552" w:right="3" w:hanging="1"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:ind w:right="3" w:hanging="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DE7711">
-[...272 lines deleted...]
-      <w:r w:rsidR="00320D3A" w:rsidRPr="001E7EE5">
+      <w:r w:rsidRPr="0075275D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:color w:val="231F20"/>
-          <w:w w:val="99"/>
+          <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Resumen:</w:t>
-[...5 lines deleted...]
-          <w:w w:val="99"/>
+        <w:t>Palabras Clave:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FB8FB9A" w14:textId="16990017" w:rsidR="00E83449" w:rsidRDefault="00E83449" w:rsidP="00E15F54">
+      <w:pPr>
+        <w:spacing w:before="158" w:line="266" w:lineRule="auto"/>
+        <w:ind w:left="2901" w:right="268" w:hanging="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>rrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrr</w:t>
-[...11 lines deleted...]
-        </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="44DFC609" w14:textId="77777777" w:rsidR="003A3DB0" w:rsidRPr="00DE7711" w:rsidRDefault="00350804" w:rsidP="00E15F54">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_bookmark2"/>
-      <w:bookmarkStart w:id="4" w:name="Introdução"/>
+      <w:bookmarkStart w:id="2" w:name="_bookmark2"/>
+      <w:bookmarkStart w:id="3" w:name="Introdução"/>
+      <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
-      <w:bookmarkEnd w:id="4"/>
       <w:r w:rsidRPr="00DE7711">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:w w:val="99"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Introd</w:t>
       </w:r>
       <w:r w:rsidRPr="00DE7711">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-9"/>
           <w:w w:val="99"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>ução</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57BD14BF" w14:textId="77777777" w:rsidR="003A3DB0" w:rsidRPr="00DE7711" w:rsidRDefault="003A3DB0" w:rsidP="00E15F54">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:before="8"/>
         <w:ind w:right="-5" w:firstLine="284"/>
@@ -4926,51 +2391,61 @@
         <w:ind w:right="-5" w:firstLine="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:w w:val="99"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:w w:val="99"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="008C2EAC" w:rsidRPr="00DE7711">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:w w:val="99"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>RrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrRrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrr</w:t>
+        <w:t>RrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrRrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrr</w:t>
+      </w:r>
+      <w:r w:rsidR="008C2EAC" w:rsidRPr="00DE7711">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:w w:val="99"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>rrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrr</w:t>
       </w:r>
       <w:r w:rsidR="00805119" w:rsidRPr="00DE7711">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:w w:val="99"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>rrrrrrrrrrrrrrrrrrrrrrrrrrrrrrr</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51408B88" w14:textId="77777777" w:rsidR="00F10EE7" w:rsidRPr="00DE7711" w:rsidRDefault="00F10EE7" w:rsidP="00E15F54">
       <w:pPr>
         <w:ind w:right="-5" w:firstLine="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:w w:val="99"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3435C6E9" w14:textId="77777777" w:rsidR="003B0A3B" w:rsidRPr="00DE7711" w:rsidRDefault="00F10EE7" w:rsidP="00E15F54">
       <w:pPr>
@@ -5231,281 +2706,304 @@
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidR="00556D0F" w:rsidRPr="00DE7711">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">iscussão </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CC516D5" w14:textId="77777777" w:rsidR="00372FFC" w:rsidRPr="00DE7711" w:rsidRDefault="00372FFC" w:rsidP="00E15F54">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:before="1" w:line="252" w:lineRule="auto"/>
         <w:ind w:right="-5" w:firstLine="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:w w:val="99"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5009A0E6" w14:textId="768DAD62" w:rsidR="00805119" w:rsidRPr="00DE7711" w:rsidRDefault="007B7BB5" w:rsidP="00E15F54">
+    <w:p w14:paraId="5009A0E6" w14:textId="79E4C732" w:rsidR="00805119" w:rsidRDefault="007B7BB5" w:rsidP="00E15F54">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:before="1" w:line="252" w:lineRule="auto"/>
         <w:ind w:right="-5" w:firstLine="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:w w:val="99"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:w w:val="99"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00805119" w:rsidRPr="00DE7711">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:w w:val="99"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Rrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrr</w:t>
       </w:r>
       <w:r w:rsidR="00E83449">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:w w:val="99"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>rrrrrrrrrrrrrrr</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="58BABD9A" w14:textId="77777777" w:rsidR="0075275D" w:rsidRPr="00DE7711" w:rsidRDefault="0075275D" w:rsidP="00E15F54">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:spacing w:before="1" w:line="252" w:lineRule="auto"/>
+        <w:ind w:right="-5" w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:w w:val="99"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="2A086AA4" w14:textId="77777777" w:rsidR="008576B1" w:rsidRPr="00DE7711" w:rsidRDefault="008576B1" w:rsidP="00E15F54">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:before="1" w:line="252" w:lineRule="auto"/>
         <w:ind w:right="-5" w:firstLine="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5E233C3F" w14:textId="753BA8A6" w:rsidR="008576B1" w:rsidRPr="00DE7711" w:rsidRDefault="008576B1" w:rsidP="00E83449">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE7711">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Tabela 1</w:t>
       </w:r>
       <w:r w:rsidR="00E83449">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="006832B0" w:rsidRPr="00DE7711">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidRPr="00DE7711">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>rrrrrrrrrrrrrrrrrrrrrrr</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="4830" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1360"/>
         <w:gridCol w:w="867"/>
         <w:gridCol w:w="868"/>
         <w:gridCol w:w="867"/>
         <w:gridCol w:w="868"/>
       </w:tblGrid>
       <w:tr w:rsidR="008576B1" w:rsidRPr="00DE7711" w14:paraId="626AB12D" w14:textId="77777777" w:rsidTr="00E83449">
         <w:trPr>
           <w:trHeight w:val="227"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1360" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="08CB1E13" w14:textId="00C3748C" w:rsidR="008576B1" w:rsidRPr="00DE7711" w:rsidRDefault="008576B1" w:rsidP="00E83449">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00DE7711">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>Rrrrrrrrrrs</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1735" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="734D6291" w14:textId="3D1A7C6B" w:rsidR="008576B1" w:rsidRPr="00DE7711" w:rsidRDefault="003B43FF" w:rsidP="00E83449">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00DE7711">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>Rrrr</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1735" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7ACB4032" w14:textId="48EE54C6" w:rsidR="008576B1" w:rsidRPr="00DE7711" w:rsidRDefault="003B43FF" w:rsidP="00E83449">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00DE7711">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>Rrrr</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008576B1" w:rsidRPr="00DE7711" w14:paraId="2B89CAC7" w14:textId="77777777" w:rsidTr="00E83449">
         <w:trPr>
           <w:trHeight w:val="227"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1360" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="321C04A8" w14:textId="77777777" w:rsidR="008576B1" w:rsidRPr="00DE7711" w:rsidRDefault="008576B1" w:rsidP="00E83449">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
@@ -5519,137 +3017,143 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1735" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="77EB7DCA" w14:textId="311E8AC3" w:rsidR="008576B1" w:rsidRPr="00DE7711" w:rsidRDefault="003B43FF" w:rsidP="00E83449">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00DE7711">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>Rrrr</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1735" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2045A9A4" w14:textId="49472C59" w:rsidR="008576B1" w:rsidRPr="00DE7711" w:rsidRDefault="003B43FF" w:rsidP="00E83449">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00DE7711">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>Rrrr</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008576B1" w:rsidRPr="00DE7711" w14:paraId="52B4F8EB" w14:textId="77777777" w:rsidTr="00E83449">
         <w:trPr>
           <w:trHeight w:val="227"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1360" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6034F1BC" w14:textId="375120FE" w:rsidR="008576B1" w:rsidRPr="00DE7711" w:rsidRDefault="003B43FF" w:rsidP="00E83449">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00DE7711">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>Rrrrr</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="6A2A9109" w14:textId="2D8002C9" w:rsidR="008576B1" w:rsidRPr="00DE7711" w:rsidRDefault="008576B1" w:rsidP="00E83449">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="867" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7E0AFB01" w14:textId="67A30628" w:rsidR="008576B1" w:rsidRPr="00DE7711" w:rsidRDefault="008576B1" w:rsidP="00E83449">
             <w:pPr>
@@ -5893,60 +3397,62 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008576B1" w:rsidRPr="00DE7711" w14:paraId="03D4763D" w14:textId="77777777" w:rsidTr="00E83449">
         <w:trPr>
           <w:trHeight w:val="227"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1360" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2CCCE0EE" w14:textId="262E3945" w:rsidR="008576B1" w:rsidRPr="00DE7711" w:rsidRDefault="008576B1" w:rsidP="00E83449">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00DE7711">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>Rrrrrr</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="867" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4ADDC79A" w14:textId="044CD045" w:rsidR="008576B1" w:rsidRPr="00DE7711" w:rsidRDefault="008576B1" w:rsidP="00E83449">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE7711">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -6146,60 +3652,62 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008576B1" w:rsidRPr="00DE7711" w14:paraId="106E7566" w14:textId="77777777" w:rsidTr="00E83449">
         <w:trPr>
           <w:trHeight w:val="227"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1360" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="244060D4" w14:textId="68B1D4BA" w:rsidR="008576B1" w:rsidRPr="00DE7711" w:rsidRDefault="008576B1" w:rsidP="00E83449">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00DE7711">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>Rrrrr</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="867" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="54CF6BBF" w14:textId="2EDFE70A" w:rsidR="008576B1" w:rsidRPr="00DE7711" w:rsidRDefault="008576B1" w:rsidP="00E83449">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE7711">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -6399,60 +3907,62 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008576B1" w:rsidRPr="00DE7711" w14:paraId="3EC2D60C" w14:textId="77777777" w:rsidTr="00E83449">
         <w:trPr>
           <w:trHeight w:val="227"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1360" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="32C8A8D7" w14:textId="288C04D6" w:rsidR="008576B1" w:rsidRPr="00DE7711" w:rsidRDefault="008576B1" w:rsidP="00E83449">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00DE7711">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>Rrrrr</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="867" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="570203C4" w14:textId="566D6679" w:rsidR="008576B1" w:rsidRPr="00DE7711" w:rsidRDefault="008576B1" w:rsidP="00E83449">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE7711">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -6651,60 +4161,62 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008576B1" w:rsidRPr="00DE7711" w14:paraId="5E66396F" w14:textId="77777777" w:rsidTr="00E83449">
         <w:trPr>
           <w:trHeight w:val="227"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1360" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2F2A636B" w14:textId="09C2D8FE" w:rsidR="008576B1" w:rsidRPr="00DE7711" w:rsidRDefault="008576B1" w:rsidP="00E83449">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00DE7711">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>Rrrrr</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="867" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0834C46F" w14:textId="7CD28059" w:rsidR="008576B1" w:rsidRPr="00DE7711" w:rsidRDefault="008576B1" w:rsidP="00E83449">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE7711">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -6927,60 +4439,62 @@
         <w:trPr>
           <w:trHeight w:val="227"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1360" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2C346369" w14:textId="7C7DD670" w:rsidR="008576B1" w:rsidRPr="00DE7711" w:rsidRDefault="008576B1" w:rsidP="00E83449">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00DE7711">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>Rrrr</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="867" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="70D67C59" w14:textId="2FE6314D" w:rsidR="008576B1" w:rsidRPr="00DE7711" w:rsidRDefault="008576B1" w:rsidP="00E83449">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE7711">
               <w:rPr>
@@ -7078,60 +4592,62 @@
         <w:trPr>
           <w:trHeight w:val="227"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1360" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5865EEF6" w14:textId="6AE482C0" w:rsidR="008576B1" w:rsidRPr="00DE7711" w:rsidRDefault="008576B1" w:rsidP="00E83449">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00DE7711">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>Rrrrr</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="867" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="598D3AC4" w14:textId="46E1405C" w:rsidR="008576B1" w:rsidRPr="00DE7711" w:rsidRDefault="008576B1" w:rsidP="00E83449">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE7711">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -7244,60 +4760,62 @@
       <w:tr w:rsidR="008576B1" w:rsidRPr="00DE7711" w14:paraId="27CB4D14" w14:textId="77777777" w:rsidTr="00E83449">
         <w:trPr>
           <w:trHeight w:val="227"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1360" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0498663D" w14:textId="08DA2A3B" w:rsidR="008576B1" w:rsidRPr="00DE7711" w:rsidRDefault="008576B1" w:rsidP="00E83449">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00DE7711">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>Rrrrr</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="867" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6596DD2B" w14:textId="7C6793DC" w:rsidR="008576B1" w:rsidRPr="00DE7711" w:rsidRDefault="008576B1" w:rsidP="00E83449">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE7711">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -7394,104 +4912,126 @@
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E83449">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Fonte</w:t>
       </w:r>
       <w:r w:rsidRPr="00E83449">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t>: Rrrrrr</w:t>
-      </w:r>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E83449">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Rrrrrr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E83449">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:tab/>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FAA13B7" w14:textId="4310CB37" w:rsidR="008576B1" w:rsidRPr="00E83449" w:rsidRDefault="008576B1" w:rsidP="00E83449">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E83449">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Nota</w:t>
       </w:r>
       <w:r w:rsidRPr="00E83449">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t>: * e ** rrrrrrr</w:t>
-[...5 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t xml:space="preserve">: * e ** </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E83449">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
+        <w:t>rrrrrrr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="0AC2FC78" w14:textId="77777777" w:rsidR="008576B1" w:rsidRPr="00DE7711" w:rsidRDefault="008576B1" w:rsidP="00E15F54">
+      <w:pPr>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="576DB9EB" w14:textId="048B7ED7" w:rsidR="00805119" w:rsidRPr="0054440A" w:rsidRDefault="007B7BB5" w:rsidP="00E15F54">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:before="1" w:line="252" w:lineRule="auto"/>
         <w:ind w:right="-5" w:firstLine="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:w w:val="99"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:w w:val="99"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00805119" w:rsidRPr="0054440A">
@@ -7544,54 +5084,54 @@
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:before="1" w:line="252" w:lineRule="auto"/>
         <w:ind w:right="-5" w:firstLine="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:w w:val="99"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2B2C2D55" w14:textId="77777777" w:rsidR="00E83449" w:rsidRDefault="00E83449" w:rsidP="00E15F54">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:before="1" w:line="252" w:lineRule="auto"/>
         <w:ind w:right="-5" w:firstLine="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:w w:val="99"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:sectPr w:rsidR="00E83449" w:rsidSect="007B7BB5">
-          <w:headerReference w:type="even" r:id="rId13"/>
-[...2 lines deleted...]
-          <w:footerReference w:type="default" r:id="rId16"/>
+          <w:headerReference w:type="even" r:id="rId8"/>
+          <w:headerReference w:type="default" r:id="rId9"/>
+          <w:footerReference w:type="even" r:id="rId10"/>
+          <w:footerReference w:type="default" r:id="rId11"/>
           <w:pgSz w:w="11910" w:h="15880"/>
           <w:pgMar w:top="1701" w:right="1134" w:bottom="1134" w:left="1701" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="760"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4362FE74" w14:textId="7D1E0AA6" w:rsidR="00FB61AF" w:rsidRPr="0054440A" w:rsidRDefault="007B7BB5" w:rsidP="007B7BB5">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:before="1" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="567" w:right="-5" w:firstLine="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:w w:val="99"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:w w:val="99"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -7642,61 +5182,51 @@
         <w:ind w:left="567" w:right="-5" w:firstLine="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:w w:val="99"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:w w:val="99"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00FB61AF" w:rsidRPr="0054440A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:w w:val="99"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Rrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrr</w:t>
-[...9 lines deleted...]
-        <w:t>rrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrr</w:t>
+        <w:t>Rrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrrr</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E858DFF" w14:textId="77777777" w:rsidR="00984E46" w:rsidRPr="00DE7711" w:rsidRDefault="00984E46" w:rsidP="00E15F54">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="74A55FF4" w14:textId="69F04DBC" w:rsidR="00556D0F" w:rsidRPr="0054440A" w:rsidRDefault="00254B39" w:rsidP="00E15F54">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0054440A">
@@ -7839,109 +5369,109 @@
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00AD5220" w:rsidRPr="0054440A" w:rsidSect="00E83449">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11910" w:h="15880"/>
       <w:pgMar w:top="1701" w:right="1134" w:bottom="1701" w:left="1134" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="2" w:space="760"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2937AAFB" w14:textId="77777777" w:rsidR="0015262B" w:rsidRDefault="0015262B">
+    <w:p w14:paraId="2DD04D82" w14:textId="77777777" w:rsidR="00DE2397" w:rsidRDefault="00DE2397">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="42F6275D" w14:textId="77777777" w:rsidR="0015262B" w:rsidRDefault="0015262B">
+    <w:p w14:paraId="72FAA013" w14:textId="77777777" w:rsidR="00DE2397" w:rsidRDefault="00DE2397">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Trebuchet MS">
     <w:panose1 w:val="020B0603020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000687" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002AFF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A0002AEF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-344247340"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="20"/>
@@ -8080,58 +5610,58 @@
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidRPr="007D46EB">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="64F82107" w14:textId="77777777" w:rsidR="007D46EB" w:rsidRDefault="007D46EB">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0685509D" w14:textId="77777777" w:rsidR="0015262B" w:rsidRDefault="0015262B">
+    <w:p w14:paraId="10F8C03A" w14:textId="77777777" w:rsidR="00DE2397" w:rsidRDefault="00DE2397">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="11E67DAC" w14:textId="77777777" w:rsidR="0015262B" w:rsidRDefault="0015262B">
+    <w:p w14:paraId="594F0F33" w14:textId="77777777" w:rsidR="00DE2397" w:rsidRDefault="00DE2397">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="2F5C7108" w14:textId="3F47175C" w:rsidR="00875C09" w:rsidRDefault="00875C09">
     <w:pPr>
       <w:pStyle w:val="Corpodetexto"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="08690A9D" w14:textId="2557E829" w:rsidR="00875C09" w:rsidRDefault="00875C09">
     <w:pPr>
       <w:pStyle w:val="Corpodetexto"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="20"/>
@@ -9012,170 +6542,176 @@
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:drawingGridVerticalSpacing w:val="299"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003A3DB0"/>
     <w:rsid w:val="000215E8"/>
     <w:rsid w:val="000311D6"/>
     <w:rsid w:val="00043AEA"/>
     <w:rsid w:val="00074D54"/>
     <w:rsid w:val="00097E9A"/>
+    <w:rsid w:val="000B05F6"/>
     <w:rsid w:val="000D12EA"/>
     <w:rsid w:val="000D50E8"/>
     <w:rsid w:val="000E2596"/>
     <w:rsid w:val="0010174B"/>
     <w:rsid w:val="00101F57"/>
     <w:rsid w:val="00113B9A"/>
     <w:rsid w:val="00121063"/>
     <w:rsid w:val="001348B9"/>
     <w:rsid w:val="00143CB7"/>
     <w:rsid w:val="0015262B"/>
     <w:rsid w:val="00177280"/>
     <w:rsid w:val="00177FE5"/>
     <w:rsid w:val="001A63E4"/>
     <w:rsid w:val="001E7EE5"/>
     <w:rsid w:val="00223D5B"/>
     <w:rsid w:val="00254B39"/>
     <w:rsid w:val="00320D3A"/>
     <w:rsid w:val="00326D55"/>
     <w:rsid w:val="00350804"/>
     <w:rsid w:val="003548AF"/>
     <w:rsid w:val="00372FFC"/>
     <w:rsid w:val="003A3DB0"/>
     <w:rsid w:val="003B0A3B"/>
     <w:rsid w:val="003B43FF"/>
+    <w:rsid w:val="003C3114"/>
     <w:rsid w:val="003C6616"/>
     <w:rsid w:val="003D77E5"/>
     <w:rsid w:val="004276C6"/>
     <w:rsid w:val="004874AB"/>
     <w:rsid w:val="00497BD9"/>
     <w:rsid w:val="004A41C0"/>
     <w:rsid w:val="004A438D"/>
     <w:rsid w:val="004B3FE9"/>
     <w:rsid w:val="004B5470"/>
     <w:rsid w:val="00504739"/>
     <w:rsid w:val="0054440A"/>
     <w:rsid w:val="00554D59"/>
     <w:rsid w:val="005554C9"/>
     <w:rsid w:val="00556D0F"/>
     <w:rsid w:val="005F24B5"/>
     <w:rsid w:val="00604A3E"/>
     <w:rsid w:val="00674F09"/>
     <w:rsid w:val="006826F6"/>
     <w:rsid w:val="006832B0"/>
     <w:rsid w:val="0068580E"/>
     <w:rsid w:val="00712AF0"/>
+    <w:rsid w:val="0075275D"/>
     <w:rsid w:val="007749E6"/>
     <w:rsid w:val="007A3A6F"/>
     <w:rsid w:val="007B7BB5"/>
     <w:rsid w:val="007C305E"/>
     <w:rsid w:val="007D46EB"/>
     <w:rsid w:val="007E73A4"/>
     <w:rsid w:val="007F1829"/>
     <w:rsid w:val="00800CC4"/>
     <w:rsid w:val="00805119"/>
     <w:rsid w:val="008103AA"/>
     <w:rsid w:val="00812DC9"/>
     <w:rsid w:val="00835FD3"/>
     <w:rsid w:val="008441A9"/>
     <w:rsid w:val="008576B1"/>
     <w:rsid w:val="0087053E"/>
     <w:rsid w:val="00875C09"/>
     <w:rsid w:val="008C2EAC"/>
     <w:rsid w:val="008F0BCA"/>
     <w:rsid w:val="008F2F98"/>
     <w:rsid w:val="00915D3B"/>
     <w:rsid w:val="00946595"/>
     <w:rsid w:val="00984E46"/>
     <w:rsid w:val="00A7417F"/>
     <w:rsid w:val="00A80A6C"/>
     <w:rsid w:val="00AD5220"/>
     <w:rsid w:val="00AF1674"/>
     <w:rsid w:val="00B83989"/>
     <w:rsid w:val="00BB0D04"/>
     <w:rsid w:val="00BD3C28"/>
     <w:rsid w:val="00BE6A3B"/>
     <w:rsid w:val="00BE6E82"/>
     <w:rsid w:val="00C23D3E"/>
     <w:rsid w:val="00C3117B"/>
     <w:rsid w:val="00C34379"/>
     <w:rsid w:val="00C6359C"/>
     <w:rsid w:val="00CB1109"/>
+    <w:rsid w:val="00CE5899"/>
     <w:rsid w:val="00D02892"/>
     <w:rsid w:val="00D2750F"/>
     <w:rsid w:val="00D74D92"/>
     <w:rsid w:val="00D8094E"/>
     <w:rsid w:val="00D913F4"/>
+    <w:rsid w:val="00DE2397"/>
     <w:rsid w:val="00DE7711"/>
     <w:rsid w:val="00DF5109"/>
     <w:rsid w:val="00E15F54"/>
     <w:rsid w:val="00E41286"/>
     <w:rsid w:val="00E77170"/>
     <w:rsid w:val="00E83449"/>
     <w:rsid w:val="00E87E9C"/>
     <w:rsid w:val="00EA1D56"/>
     <w:rsid w:val="00EC23AC"/>
     <w:rsid w:val="00EC34DC"/>
     <w:rsid w:val="00EC740B"/>
     <w:rsid w:val="00ED650A"/>
     <w:rsid w:val="00ED77B0"/>
     <w:rsid w:val="00F10EE7"/>
     <w:rsid w:val="00F13E81"/>
     <w:rsid w:val="00F30DDE"/>
     <w:rsid w:val="00F430AA"/>
     <w:rsid w:val="00F472F9"/>
     <w:rsid w:val="00F60091"/>
     <w:rsid w:val="00F65365"/>
     <w:rsid w:val="00FB36D7"/>
     <w:rsid w:val="00FB61AF"/>
     <w:rsid w:val="00FD4943"/>
     <w:rsid w:val="00FE0032"/>
     <w:rsid w:val="00FE187B"/>
@@ -10022,51 +7558,51 @@
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="1638220767">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://creativecommons.org/licenses/by-nc/3.0/br/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:revistareunirufcg@gmail.com" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ebape.fgv.br/sites/ebape.fgv.br/files/paginas/dez/18/apa_portugues.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -10306,103 +7842,103 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7EE55148-683D-2644-A5BA-90B537402929}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>8</Pages>
-[...1 lines deleted...]
-  <Characters>14781</Characters>
+  <Pages>6</Pages>
+  <Words>2710</Words>
+  <Characters>14637</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>123</Lines>
+  <Lines>121</Lines>
   <Paragraphs>34</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Títulos</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>21</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="22" baseType="lpstr">
       <vt:lpstr>Sugestão de roteiro para avaliação de um artigo científico</vt:lpstr>
       <vt:lpstr>ARTIGO ORIGINAL</vt:lpstr>
       <vt:lpstr>    Condições para submissão  </vt:lpstr>
       <vt:lpstr>    </vt:lpstr>
       <vt:lpstr>    </vt:lpstr>
       <vt:lpstr>    Diretrizes para Autores</vt:lpstr>
       <vt:lpstr>    Artigos científicos</vt:lpstr>
       <vt:lpstr>    Declaração de Direito Autoral </vt:lpstr>
       <vt:lpstr>    Política de Privacidade  </vt:lpstr>
       <vt:lpstr>    Introdução</vt:lpstr>
       <vt:lpstr>    Elementos teóricos da pesquisa</vt:lpstr>
       <vt:lpstr>    Apresentação e discussão dos resultados</vt:lpstr>
       <vt:lpstr>    </vt:lpstr>
       <vt:lpstr>    Referências – Incluir todos os DOIs possíveis </vt:lpstr>
       <vt:lpstr>    </vt:lpstr>
       <vt:lpstr>    Utilizar normas da American Psychological Association (APA), conforme sugestão d</vt:lpstr>
       <vt:lpstr>    </vt:lpstr>
       <vt:lpstr>    Demais regras de submissão para os autores:</vt:lpstr>
       <vt:lpstr>    </vt:lpstr>
       <vt:lpstr>    Observação: O template da Reunir foi baseado no layout do artigo:</vt:lpstr>
       <vt:lpstr>    </vt:lpstr>
       <vt:lpstr>    Porto, F.; Gurgel, J. L. (2018) Sugestão de roteiro para avaliac¸ão de um artigo</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>17484</CharactersWithSpaces>
+  <CharactersWithSpaces>17313</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="18" baseType="variant">
       <vt:variant>
         <vt:i4>6881332</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.anpad.org.br/rac/rac_guia_apa.pdf</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>2490401</vt:i4>
       </vt:variant>
       <vt:variant>